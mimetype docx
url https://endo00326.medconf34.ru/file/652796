--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="31BCC6BE" w14:textId="77777777" w:rsidR="00AA5C8A" w:rsidRPr="00511907" w:rsidRDefault="00AA5C8A" w:rsidP="00076327">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -198,107 +197,120 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D001379" w14:textId="77777777" w:rsidR="00AA5C8A" w:rsidRPr="00511907" w:rsidRDefault="00AA5C8A" w:rsidP="00076327">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>09.30-10.00 Регистрация участников мероприятия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF53013" w14:textId="77777777" w:rsidR="00AA5C8A" w:rsidRPr="00511907" w:rsidRDefault="00AA5C8A" w:rsidP="00F24E15">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00511907">
+    <w:p w14:paraId="4B2E1F71" w14:textId="77777777" w:rsidR="002C2BC7" w:rsidRDefault="002C2BC7" w:rsidP="00F24E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A27225" w14:textId="77777777" w:rsidR="002C2BC7" w:rsidRPr="00511907" w:rsidRDefault="00AA5C8A" w:rsidP="002C2BC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.00-10.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2BC7" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приветственное слово:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00511907">
+      <w:r w:rsidR="002C2BC7" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0DB881" w14:textId="3CFC1AE7" w:rsidR="00AA5C8A" w:rsidRPr="00511907" w:rsidRDefault="00AA5C8A" w:rsidP="00F24E15">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6B0DB881" w14:textId="2E01F51F" w:rsidR="00AA5C8A" w:rsidRPr="00511907" w:rsidRDefault="00AA5C8A" w:rsidP="00F24E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вачугова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алла Анатольевна, главный внештатный специалист - эндокринолог комитета здравоохранения Волгоградской области, зав. эндокринологическим отделением ГБУЗ «ВОКБ №1», ассистент кафедры внутренних болезней </w:t>
       </w:r>
       <w:r w:rsidR="00924627" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Института </w:t>
@@ -703,95 +715,93 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA27AA3" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(При поддержке компании АО «Байер». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4774C9" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
+    <w:p w14:paraId="7D4774C9" w14:textId="491B08A0" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Галстян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Га</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5838">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ик </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Радикович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, член-корреспондент РАН, профессор, д.м.н., руководитель Экспертного центра, главный научный сотрудник ГНЦ РФ ФГБУ «НМИЦ эндокринологии им. академика И.И. Дедова» МЗ РФ, заведующий отделением диабетической стопы, г. Москва</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5906063D" w14:textId="77777777" w:rsidR="00767929" w:rsidRPr="00511907" w:rsidRDefault="00767929" w:rsidP="00F24E15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -879,67 +889,91 @@
         <w:t>(При поддержке компании АО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Нижфарм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50255291" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
-[...15 lines deleted...]
-        <w:t>Демидова Татьяна Юльевна, заведующий кафедрой эндокринологии ФГБОУ ВО Российский национальный исследовательский медицинский университет им. Н.И. Пирогова Минздрава России, профессор, д.м.н., г. Москва</w:t>
+    <w:p w14:paraId="50255291" w14:textId="5FBD149B" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="007C6D6D" w:rsidP="006D2752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Моргунова Татьяна Борисовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к.м.н., доцент кафедры эндокринологии Первого МГМУ им. Сеченова, врач-эндокринолог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, г. Москва</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158F5DE1" w14:textId="6A1DF83E" w:rsidR="00B139C0" w:rsidRPr="00511907" w:rsidRDefault="00B139C0" w:rsidP="00F24E15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C6D32C0" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="00076327" w:rsidP="006D2752">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1029,67 +1063,91 @@
         <w:t>(При поддержке компании АО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Нижфарм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EC7BDF" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
-[...15 lines deleted...]
-        <w:t>Демидова Татьяна Юльевна, заведующий кафедрой эндокринологии ФГБОУ ВО Российский национальный исследовательский медицинский университет им. Н.И. Пирогова Минздрава России, профессор, д.м.н., г. Москва</w:t>
+    <w:p w14:paraId="46EC7BDF" w14:textId="73CC57B2" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="007C6D6D" w:rsidP="006D2752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Моргунова Татьяна Борисовна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к.м.н., доцент кафедры эндокринологии Первого МГМУ им. Сеченова, врач-эндокринолог</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, г. Москва</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68141018" w14:textId="64BA50F1" w:rsidR="00107B1C" w:rsidRPr="00511907" w:rsidRDefault="00107B1C" w:rsidP="00F24E15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26E4B8E8" w14:textId="69F5D35D" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="00076327" w:rsidP="006D2752">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
@@ -1138,150 +1196,175 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Время имеет значение: скрининг доклинических стадий СД 1»</w:t>
       </w:r>
       <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F965AC6" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
+    <w:p w14:paraId="0C2D7EAF" w14:textId="4861A5B6" w:rsidR="007C6D6D" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(При поддержке компании АО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Санофи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Россия». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36252423" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
+    <w:p w14:paraId="36252423" w14:textId="14F24FDD" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00273790">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Демина Елена Степановна</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00273790">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к.м.н., заведующая эндокринологическим отделением РДКБ — филиал ФГАОУ ВО РНИМУ им. Н.И. Пирогова Минздрава России</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270888A4" w14:textId="202B8FCF" w:rsidR="006D2752" w:rsidRDefault="000F37F8" w:rsidP="006D2752">
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1DE6801E" w14:textId="77777777" w:rsidR="00A1493A" w:rsidRDefault="00A1493A" w:rsidP="006D2752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CD35AF" w14:textId="77777777" w:rsidR="00A1493A" w:rsidRDefault="00A1493A" w:rsidP="006D2752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270888A4" w14:textId="2ECDCA0E" w:rsidR="006D2752" w:rsidRDefault="000F37F8" w:rsidP="006D2752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidR="00FD4948">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0-</w:t>
       </w:r>
       <w:r w:rsidR="00B309EB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
@@ -1566,933 +1649,707 @@
         <w:t>ВолгГМУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>» МЗ РФ, к.м.н.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BEDB15" w14:textId="67C1A441" w:rsidR="000F37F8" w:rsidRPr="00511907" w:rsidRDefault="000F37F8" w:rsidP="00F24E15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7828FCC1" w14:textId="6A049242" w:rsidR="006D2752" w:rsidRDefault="000F37F8" w:rsidP="006D2752">
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="019B0F29" w14:textId="77777777" w:rsidR="006212DA" w:rsidRDefault="000F37F8" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.00-14.</w:t>
       </w:r>
-      <w:r w:rsidR="006D2752">
-[...7 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="005E695C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
-      <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
-[...34 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="006212DA" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Современная инсулинотерапия - ключевая роль в профилактике поздних осложнений диабета»</w:t>
+      </w:r>
+      <w:r w:rsidR="006212DA" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57756CC7" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
+    <w:p w14:paraId="34A14A2C" w14:textId="77777777" w:rsidR="006212DA" w:rsidRPr="00511907" w:rsidRDefault="006212DA" w:rsidP="006212DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(При поддержке компании АО «Р-ФАРМ». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">(При поддержке компании ООО «Ново </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
-        <w:rPr>
-[...137 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Нордиск</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">(При поддержке компании ООО «Ново </w:t>
+        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA74F41" w14:textId="77777777" w:rsidR="006212DA" w:rsidRPr="00511907" w:rsidRDefault="006212DA" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Барыкина Ирина Николаевна, доцент кафедры внутренних болезней Института НМФО ФГБОУ ВО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ВолгГМУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» МЗ РФ, к.м.н.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDAE117" w14:textId="3873EA23" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006212DA" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742EAC64" w14:textId="77777777" w:rsidR="006212DA" w:rsidRDefault="000F37F8" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E695C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0-</w:t>
+      </w:r>
+      <w:r w:rsidR="0038214D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00076327" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006212DA" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006212DA" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Коморбидный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006212DA" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пациент на приёме: на что обратить внимание эндокринологу?»</w:t>
+      </w:r>
+      <w:r w:rsidR="006212DA" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D987A7B" w14:textId="77777777" w:rsidR="006212DA" w:rsidRPr="00511907" w:rsidRDefault="006212DA" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Нордиск</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t>(При поддержке компании АО «Р-ФАРМ». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9F87CB" w14:textId="77777777" w:rsidR="006212DA" w:rsidRPr="00511907" w:rsidRDefault="006212DA" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Вачугова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алла Анатольевна, главный внештатный специалист - эндокринолог комитета здравоохранения Волгоградской области, зав. эндокринологическим отделением ГБУЗ «ВОКБ №1», ассистент кафедры внутренних болезней ИНМФО ФГБОУ ВО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ВолгГМУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>» МЗ РФ, к.м.н.</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="28A98ED9" w14:textId="15165CAE" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="000F37F8" w:rsidP="006D2752">
+        <w:t>» МЗ РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226D39E0" w14:textId="240F25ED" w:rsidR="00076327" w:rsidRPr="00511907" w:rsidRDefault="00076327" w:rsidP="006212DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54151F35" w14:textId="77777777" w:rsidR="00A1493A" w:rsidRPr="00511907" w:rsidRDefault="0038214D" w:rsidP="00A1493A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511907">
-[...47 lines deleted...]
-        <w:t>0</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15.00-15.20</w:t>
       </w:r>
       <w:r w:rsidR="00076327" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
-[...9 lines deleted...]
-      <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
+      <w:r w:rsidR="00A1493A" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отечественный </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A1493A" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>твинкретин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A1493A" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: один препарат несколько мишеней воздействия»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1493A" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD9DCD9" w14:textId="77777777" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="006D2752">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00511907">
+    <w:p w14:paraId="495B2638" w14:textId="77777777" w:rsidR="00A1493A" w:rsidRPr="00511907" w:rsidRDefault="00A1493A" w:rsidP="00A1493A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">(При поддержке компании ООО «Эбботт </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Лэбораториз</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(При поддержке компании ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
-[...19 lines deleted...]
-        <w:t>Вачугова</w:t>
+        <w:t>Герофарм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
-        <w:rPr>
-[...153 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>». Не входит в программу для НМО, не обеспечен кредитами НМО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D616BF" w14:textId="77777777" w:rsidR="00A1493A" w:rsidRPr="00511907" w:rsidRDefault="00A1493A" w:rsidP="00A1493A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t>Герофарм</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вачугова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-          <w:i/>
-[...16 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алла Анатольевна, главный внештатный специалист - эндокринолог комитета здравоохранения Волгоградской области, зав. эндокринологическим отделением ГБУЗ «ВОКБ №1», ассистент кафедры внутренних болезней Института НМФО ФГБОУ ВО «</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Вачугова</w:t>
+        <w:t>ВолгГМУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алла Анатольевна, главный внештатный специалист - эндокринолог комитета здравоохранения Волгоградской области, зав. эндокринологическим отделением ГБУЗ «ВОКБ №1», ассистент кафедры внутренних болезней Института НМФО ФГБОУ ВО «</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>» МЗ РФ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D0A9F2" w14:textId="77777777" w:rsidR="00076327" w:rsidRPr="00511907" w:rsidRDefault="00076327" w:rsidP="00F24E15">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00511907">
+    <w:p w14:paraId="3FFA2548" w14:textId="58338683" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="006D2752" w:rsidP="00A1493A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30454C95" w14:textId="61A9993D" w:rsidR="006D2752" w:rsidRPr="00511907" w:rsidRDefault="0038214D" w:rsidP="006D2752">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidR="006D2752">
+      <w:r w:rsidR="006212DA">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00511907">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0-15.</w:t>
       </w:r>
-      <w:r w:rsidR="006D2752">
+      <w:r w:rsidR="006212DA">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00511907">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00CE1893" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D2752" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дискуссия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113E93EE" w14:textId="3FC02588" w:rsidR="004517DF" w:rsidRPr="00511907" w:rsidRDefault="00B309EB" w:rsidP="004517DF">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00511907">
+    <w:p w14:paraId="113E93EE" w14:textId="4434D222" w:rsidR="004517DF" w:rsidRPr="00511907" w:rsidRDefault="0038214D" w:rsidP="004517DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
+      <w:r w:rsidR="006212DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B309EB" w:rsidRPr="00511907">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B309EB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Завершение</w:t>
       </w:r>
       <w:r w:rsidR="004517DF" w:rsidRPr="00511907">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> конференции.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004517DF" w:rsidRPr="00511907" w:rsidSect="004517DF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -2518,81 +2375,88 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B139C0"/>
     <w:rsid w:val="00050774"/>
     <w:rsid w:val="00076327"/>
     <w:rsid w:val="000F37F8"/>
     <w:rsid w:val="00107B1C"/>
     <w:rsid w:val="00126117"/>
     <w:rsid w:val="001E6447"/>
     <w:rsid w:val="00273790"/>
     <w:rsid w:val="002B6C9F"/>
+    <w:rsid w:val="002C2BC7"/>
     <w:rsid w:val="00307164"/>
+    <w:rsid w:val="0038214D"/>
     <w:rsid w:val="004517DF"/>
     <w:rsid w:val="004A0714"/>
     <w:rsid w:val="00511907"/>
     <w:rsid w:val="005B0234"/>
+    <w:rsid w:val="005E695C"/>
     <w:rsid w:val="005F5266"/>
+    <w:rsid w:val="006212DA"/>
     <w:rsid w:val="00646B95"/>
     <w:rsid w:val="006638C4"/>
     <w:rsid w:val="006D2752"/>
     <w:rsid w:val="00767929"/>
+    <w:rsid w:val="007C6D6D"/>
     <w:rsid w:val="00924627"/>
+    <w:rsid w:val="009C5838"/>
+    <w:rsid w:val="00A1493A"/>
     <w:rsid w:val="00A96405"/>
+    <w:rsid w:val="00A96B96"/>
     <w:rsid w:val="00AA5C8A"/>
     <w:rsid w:val="00AB4660"/>
     <w:rsid w:val="00B139C0"/>
     <w:rsid w:val="00B21647"/>
     <w:rsid w:val="00B309EB"/>
     <w:rsid w:val="00B86AA8"/>
     <w:rsid w:val="00BD2FEB"/>
     <w:rsid w:val="00C22D51"/>
     <w:rsid w:val="00C40A2B"/>
     <w:rsid w:val="00CE1893"/>
     <w:rsid w:val="00D3499A"/>
     <w:rsid w:val="00F24E15"/>
     <w:rsid w:val="00F80DC7"/>
     <w:rsid w:val="00FB5BD6"/>
     <w:rsid w:val="00FD4948"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3327,70 +3191,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>783</Words>
-  <Characters>4467</Characters>
+  <Words>691</Words>
+  <Characters>3940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5240</CharactersWithSpaces>
+  <CharactersWithSpaces>4622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hewlett-Packard Company</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>